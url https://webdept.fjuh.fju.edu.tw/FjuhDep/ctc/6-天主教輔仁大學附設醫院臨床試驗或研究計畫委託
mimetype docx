--- v0 (2025-10-06)
+++ v1 (2026-04-07)
@@ -3774,50 +3774,52 @@
             <w:r w:rsidRPr="001B7C31">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>□其他意見</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BE15E9" w:rsidRPr="001B7C31" w:rsidRDefault="00BE15E9" w:rsidP="00BE15E9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00BE15E9" w:rsidRPr="001B7C31" w:rsidRDefault="00BE15E9" w:rsidP="00BE15E9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="00BE15E9" w:rsidRPr="001B7C31" w:rsidRDefault="00BE15E9" w:rsidP="00BE15E9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00BE15E9" w:rsidRPr="001B7C31" w:rsidRDefault="00BE15E9" w:rsidP="00BE15E9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00BE15E9" w:rsidRPr="001B7C31" w:rsidRDefault="00BE15E9" w:rsidP="00BE15E9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
@@ -4646,94 +4648,248 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidR="00380F3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>依試驗另訂報告格式</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
+          <w:p w:rsidR="00400CF6" w:rsidRPr="00432E95" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:firstLineChars="106" w:firstLine="254"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...14 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00400CF6" w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00432E95">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00380F3B">
+            <w:r w:rsidR="00400CF6" w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>檢驗證書費</w:t>
+            </w:r>
+            <w:r w:rsidR="00400CF6" w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5,000</w:t>
+            </w:r>
+            <w:r w:rsidR="00400CF6" w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00432E95" w:rsidRPr="00432E95" w:rsidRDefault="00400CF6">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="106" w:firstLine="254"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00432E95" w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>檢體存放冰箱</w:t>
+            </w:r>
+            <w:r w:rsidR="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00432E95" w:rsidRPr="00432E95" w:rsidRDefault="00432E95" w:rsidP="00432E95">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="240" w:firstLineChars="106" w:firstLine="254"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
               </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>冷凍</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>400</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>冷藏</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 200</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00432E95">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="106" w:firstLine="254"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> □ </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB5F4E" w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>其他需支援事項：</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB5F4E" w:rsidRPr="00432E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB5F4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">                 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>預算編列：</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E" w:rsidP="00380F3B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:firstLineChars="91" w:firstLine="218"/>
               <w:rPr>
@@ -5021,50 +5177,51 @@
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>影像</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-18"/>
               </w:rPr>
               <w:t>醫學科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5733,51 +5890,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>解剖</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>病</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>理</w:t>
@@ -6471,50 +6627,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00133CC4" w:rsidRDefault="00133CC4">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>醫療</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00133CC4" w:rsidRDefault="00133CC4">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>事務室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5348" w:type="dxa"/>
             <w:tcBorders>
@@ -7095,88 +7252,85 @@
             </w:pPr>
             <w:r w:rsidRPr="001B7C31">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電話：</w:t>
             </w:r>
             <w:r w:rsidRPr="00E31AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>(02) 8512-8888 ext.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>288</w:t>
             </w:r>
             <w:r w:rsidR="007A289F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5F4E" w:rsidTr="00BB5F4E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>會計室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
@@ -7727,50 +7881,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BB5F4E" w:rsidRDefault="00BB5F4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>部門</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -8165,50 +8320,57 @@
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKaiShu-SB-Estd-BF">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00500DFF" w:rsidRPr="00374078" w:rsidRDefault="00500DFF" w:rsidP="00500DFF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -8348,105 +8510,97 @@
     </w:r>
     <w:r w:rsidRPr="00374078">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="808080"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidRPr="00374078">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="808080"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>本：</w:t>
     </w:r>
     <w:r w:rsidRPr="00374078">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="808080"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>V0</w:t>
     </w:r>
-    <w:r w:rsidR="007A289F">
+    <w:r w:rsidR="008D7174">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="808080"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00374078">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="808080"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="808080"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="007A289F">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="808080"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>25</w:t>
     </w:r>
     <w:r w:rsidRPr="00374078">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="808080"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="009A6D5C">
+    <w:r w:rsidR="008D7174">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="808080"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...7 lines deleted...]
-      <w:t>8</w:t>
+      <w:t>12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00F45E14" w:rsidRDefault="00F45E14">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00F45E14" w:rsidRDefault="00F45E14">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8541,63 +8695,65 @@
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="131077" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00896A50"/>
@@ -8644,61 +8800,64 @@
     <w:rsid w:val="00201341"/>
     <w:rsid w:val="00211025"/>
     <w:rsid w:val="002155A2"/>
     <w:rsid w:val="00216526"/>
     <w:rsid w:val="00225D8E"/>
     <w:rsid w:val="002346CA"/>
     <w:rsid w:val="00254930"/>
     <w:rsid w:val="00257898"/>
     <w:rsid w:val="00287F5B"/>
     <w:rsid w:val="00292E26"/>
     <w:rsid w:val="002A3DA0"/>
     <w:rsid w:val="002D241B"/>
     <w:rsid w:val="002D2F85"/>
     <w:rsid w:val="002D6A57"/>
     <w:rsid w:val="002D7DDA"/>
     <w:rsid w:val="002E0AB5"/>
     <w:rsid w:val="0030161B"/>
     <w:rsid w:val="00311AC5"/>
     <w:rsid w:val="00311B50"/>
     <w:rsid w:val="00312278"/>
     <w:rsid w:val="003314CB"/>
     <w:rsid w:val="00353C2C"/>
     <w:rsid w:val="003552CA"/>
     <w:rsid w:val="00376FBC"/>
     <w:rsid w:val="00380F3B"/>
+    <w:rsid w:val="003826CD"/>
     <w:rsid w:val="003834F2"/>
     <w:rsid w:val="00386954"/>
     <w:rsid w:val="003930BF"/>
     <w:rsid w:val="003C2AC4"/>
     <w:rsid w:val="003E07E0"/>
     <w:rsid w:val="003E4C00"/>
     <w:rsid w:val="003F1BB8"/>
     <w:rsid w:val="003F3BC7"/>
     <w:rsid w:val="004006C0"/>
+    <w:rsid w:val="00400CF6"/>
     <w:rsid w:val="004132BA"/>
     <w:rsid w:val="004232AB"/>
+    <w:rsid w:val="00432E95"/>
     <w:rsid w:val="00457DC1"/>
     <w:rsid w:val="0046191D"/>
     <w:rsid w:val="00461F2B"/>
     <w:rsid w:val="0047698E"/>
     <w:rsid w:val="004A272E"/>
     <w:rsid w:val="004B11CE"/>
     <w:rsid w:val="004B4783"/>
     <w:rsid w:val="004B529D"/>
     <w:rsid w:val="004C376D"/>
     <w:rsid w:val="004C5EFA"/>
     <w:rsid w:val="004D139B"/>
     <w:rsid w:val="004E64B7"/>
     <w:rsid w:val="00500DFF"/>
     <w:rsid w:val="00542752"/>
     <w:rsid w:val="0056586C"/>
     <w:rsid w:val="00575E85"/>
     <w:rsid w:val="005850A9"/>
     <w:rsid w:val="005954ED"/>
     <w:rsid w:val="00595625"/>
     <w:rsid w:val="005B03B9"/>
     <w:rsid w:val="005B3EBE"/>
     <w:rsid w:val="005C406A"/>
     <w:rsid w:val="005D23A7"/>
     <w:rsid w:val="005D49DF"/>
     <w:rsid w:val="005E34EC"/>
@@ -8743,84 +8902,86 @@
     <w:rsid w:val="007E3877"/>
     <w:rsid w:val="007E3F8E"/>
     <w:rsid w:val="007E66FC"/>
     <w:rsid w:val="00801689"/>
     <w:rsid w:val="008055E0"/>
     <w:rsid w:val="008056F3"/>
     <w:rsid w:val="008075FC"/>
     <w:rsid w:val="008177C0"/>
     <w:rsid w:val="00826316"/>
     <w:rsid w:val="00830C9C"/>
     <w:rsid w:val="00846831"/>
     <w:rsid w:val="008502F8"/>
     <w:rsid w:val="00861F0B"/>
     <w:rsid w:val="00865321"/>
     <w:rsid w:val="00866B03"/>
     <w:rsid w:val="00871C92"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00891533"/>
     <w:rsid w:val="00896A50"/>
     <w:rsid w:val="008A7076"/>
     <w:rsid w:val="008B1D20"/>
     <w:rsid w:val="008B3A61"/>
     <w:rsid w:val="008B4382"/>
     <w:rsid w:val="008C22DF"/>
     <w:rsid w:val="008D13D8"/>
+    <w:rsid w:val="008D7174"/>
     <w:rsid w:val="008E1BD4"/>
     <w:rsid w:val="008F3016"/>
     <w:rsid w:val="008F6039"/>
     <w:rsid w:val="008F6223"/>
     <w:rsid w:val="009020CD"/>
     <w:rsid w:val="009037C2"/>
     <w:rsid w:val="009079DE"/>
     <w:rsid w:val="00912ACF"/>
     <w:rsid w:val="00913B29"/>
     <w:rsid w:val="00931EF5"/>
     <w:rsid w:val="00947D0A"/>
     <w:rsid w:val="00950616"/>
     <w:rsid w:val="00957759"/>
     <w:rsid w:val="00970908"/>
     <w:rsid w:val="00992794"/>
     <w:rsid w:val="009934B0"/>
     <w:rsid w:val="009A6D5C"/>
     <w:rsid w:val="009A7E97"/>
     <w:rsid w:val="009B23DD"/>
     <w:rsid w:val="009C0140"/>
     <w:rsid w:val="009C4BB3"/>
     <w:rsid w:val="009C6896"/>
     <w:rsid w:val="009E00A7"/>
     <w:rsid w:val="009F4C99"/>
     <w:rsid w:val="00A176DE"/>
     <w:rsid w:val="00A90D1F"/>
     <w:rsid w:val="00AC0701"/>
     <w:rsid w:val="00AC4A8A"/>
     <w:rsid w:val="00AC7A7F"/>
     <w:rsid w:val="00AD35D1"/>
     <w:rsid w:val="00AE03C0"/>
     <w:rsid w:val="00AE5543"/>
     <w:rsid w:val="00B02CF3"/>
     <w:rsid w:val="00B07252"/>
+    <w:rsid w:val="00B07904"/>
     <w:rsid w:val="00B25890"/>
     <w:rsid w:val="00B33FB2"/>
     <w:rsid w:val="00B36735"/>
     <w:rsid w:val="00B45842"/>
     <w:rsid w:val="00B74348"/>
     <w:rsid w:val="00B7593A"/>
     <w:rsid w:val="00B87961"/>
     <w:rsid w:val="00B9365B"/>
     <w:rsid w:val="00BB5F4E"/>
     <w:rsid w:val="00BC1F7F"/>
     <w:rsid w:val="00BC5AD8"/>
     <w:rsid w:val="00BC71AF"/>
     <w:rsid w:val="00BE15E9"/>
     <w:rsid w:val="00C04568"/>
     <w:rsid w:val="00C0782B"/>
     <w:rsid w:val="00C10D69"/>
     <w:rsid w:val="00C20672"/>
     <w:rsid w:val="00C23B43"/>
     <w:rsid w:val="00C240BE"/>
     <w:rsid w:val="00C255EE"/>
     <w:rsid w:val="00C815AC"/>
     <w:rsid w:val="00C831D3"/>
     <w:rsid w:val="00C84438"/>
     <w:rsid w:val="00C9162C"/>
     <w:rsid w:val="00CA3D34"/>
@@ -8874,51 +9035,51 @@
     <w:rsid w:val="00FA28F5"/>
     <w:rsid w:val="00FA4CCB"/>
     <w:rsid w:val="00FE1893"/>
     <w:rsid w:val="00FE45EE"/>
     <w:rsid w:val="00FF4427"/>
     <w:rsid w:val="188B2AD7"/>
     <w:rsid w:val="1D9B6AC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:docId w15:val="{223C2E82-A0DE-4D3D-880E-7408C3FFAE29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9866,72 +10027,72 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s4097"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8182AF8-B69E-45D2-A125-2FC988DDB6BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6593595C-8756-4B05-A40B-14FEA06A56C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>1277</Characters>
+  <Pages>6</Pages>
+  <Words>1948</Words>
+  <Characters>1295</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>My Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3187</CharactersWithSpaces>
+  <CharactersWithSpaces>3237</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>11簡易審查範圍查檢表</dc:title>
   <dc:subject>09908修訂</dc:subject>
   <dc:creator>SKHIRB</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1028-10.8.2.6633</vt:lpwstr>
   </property>
 </Properties>